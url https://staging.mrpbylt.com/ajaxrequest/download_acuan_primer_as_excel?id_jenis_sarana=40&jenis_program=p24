--- v0 (2026-01-09)
+++ v1 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Nomor Material</t>
   </si>
   <si>
     <t>Nama Komponen</t>
   </si>
   <si>
     <t>RA Body</t>
   </si>
   <si>
     <t>RA Boffer</t>
   </si>
   <si>
     <t>RB Roda</t>
   </si>
   <si>
     <t>RB Bogie</t>
   </si>
   <si>
     <t>RB Pengereman</t>
   </si>
   <si>
     <t>Logam</t>
   </si>
   <si>
@@ -84,50 +84,53 @@
     <t>CAT BESI HITAM</t>
   </si>
   <si>
     <t>SEAL TAPE</t>
   </si>
   <si>
     <t>BAUT MUR 3/4 X 3IN</t>
   </si>
   <si>
     <t>KAWAT LAS AWS E6013 DIA 3.2MM</t>
   </si>
   <si>
     <t>KAWAT LAS AWS E6013 DIA 4MM</t>
   </si>
   <si>
     <t>THINNER (@1GALON)</t>
   </si>
   <si>
     <t>RING PLAT DIA 1-1/8IN</t>
   </si>
   <si>
     <t>THERMOSTAT COLOUR SENSOR SUHU 70-80-90C</t>
   </si>
   <si>
     <t>BAUT MUR 1IN X 100MM</t>
+  </si>
+  <si>
+    <t>BAUT MUR 5/8IN X 100MM</t>
   </si>
   <si>
     <t>BAUT MUR BAJA 3/4IN X 65MM</t>
   </si>
   <si>
     <t>BAUT MUR BAJA 3/4IN X 75MM GRADE 5</t>
   </si>
   <si>
     <t>CAT BESI PUTIH (@1L)</t>
   </si>
   <si>
     <t>KAWAT LAS RD 360 DIA 4MM</t>
   </si>
   <si>
     <t>KONTRA MUR CARBON STEEL 1-1/4IN</t>
   </si>
   <si>
     <t>PEN ST60 UK 44/27.5 X 91MM</t>
   </si>
   <si>
     <t>HORIZONTAL CENTER PLATE KKBW 30 T</t>
   </si>
   <si>
     <t>SPLIT PEN 6X70MM</t>
   </si>
@@ -502,51 +505,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H43"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -980,695 +983,721 @@
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>8</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>10012607</v>
+        <v>10012596</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D19">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>10012608</v>
+        <v>10012607</v>
       </c>
       <c r="B20" t="s">
         <v>25</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>6</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>10012676</v>
+        <v>10012608</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>10012720</v>
+        <v>10012676</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0.2</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>10012738</v>
+        <v>10012720</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="G23">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>10012822</v>
+        <v>10012738</v>
       </c>
       <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G24">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>10013348</v>
+        <v>10012822</v>
       </c>
       <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>10013823</v>
+        <v>10013348</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26">
         <v>0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>10013825</v>
+        <v>10013823</v>
       </c>
       <c r="B27" t="s">
         <v>32</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G27">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>10016267</v>
+        <v>10013825</v>
       </c>
       <c r="B28" t="s">
         <v>33</v>
       </c>
       <c r="C28">
+        <v>0</v>
+      </c>
+      <c r="D28">
+        <v>0</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>0</v>
+      </c>
+      <c r="G28">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>10016615</v>
+        <v>10016267</v>
       </c>
       <c r="B29" t="s">
         <v>34</v>
       </c>
       <c r="C29">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>10016946</v>
+        <v>10016615</v>
       </c>
       <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="C30">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>10019755</v>
+        <v>10016946</v>
       </c>
       <c r="B31" t="s">
         <v>36</v>
       </c>
       <c r="C31">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D31">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>10028808</v>
+        <v>10019755</v>
       </c>
       <c r="B32" t="s">
         <v>37</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="D32">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>10029997</v>
+        <v>10028808</v>
       </c>
       <c r="B33" t="s">
         <v>38</v>
       </c>
       <c r="C33">
         <v>0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>10031567</v>
+        <v>10029997</v>
       </c>
       <c r="B34" t="s">
         <v>39</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>10032455</v>
+        <v>10031567</v>
       </c>
       <c r="B35" t="s">
         <v>40</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>20000536</v>
+        <v>10032455</v>
       </c>
       <c r="B36" t="s">
         <v>41</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>20000635</v>
+        <v>20000536</v>
       </c>
       <c r="B37" t="s">
         <v>42</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>20000652</v>
+        <v>20000635</v>
       </c>
       <c r="B38" t="s">
         <v>43</v>
       </c>
       <c r="C38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>20000717</v>
+        <v>20000652</v>
       </c>
       <c r="B39" t="s">
         <v>44</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>20000718</v>
+        <v>20000717</v>
       </c>
       <c r="B40" t="s">
         <v>45</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>20000719</v>
+        <v>20000718</v>
       </c>
       <c r="B41" t="s">
         <v>46</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>20000720</v>
+        <v>20000719</v>
       </c>
       <c r="B42" t="s">
         <v>47</v>
       </c>
       <c r="C42">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>40000318</v>
+        <v>20000720</v>
       </c>
       <c r="B43" t="s">
         <v>48</v>
       </c>
       <c r="C43">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>40000318</v>
+      </c>
+      <c r="B44" t="s">
+        <v>49</v>
+      </c>
+      <c r="C44">
+        <v>0</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
         <v>1.6</v>
       </c>
-      <c r="F43">
-[...5 lines deleted...]
-      <c r="H43">
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>