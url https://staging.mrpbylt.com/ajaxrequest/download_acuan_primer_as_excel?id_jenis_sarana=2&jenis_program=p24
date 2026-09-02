--- v0 (2026-01-09)
+++ v1 (2026-09-02)
@@ -2819,51 +2819,51 @@
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
       <c r="O45">
         <v>0</v>
       </c>
       <c r="P45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>30000337</v>
       </c>
       <c r="B46" t="s">
         <v>60</v>
       </c>
       <c r="C46">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D46">
         <v>3</v>
       </c>
       <c r="E46">
         <v>2</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>