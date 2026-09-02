--- v0 (2026-01-09)
+++ v1 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Nomor Material</t>
   </si>
   <si>
     <t>Nama Komponen</t>
   </si>
   <si>
     <t>Interior, Listrik, dan AC</t>
   </si>
   <si>
     <t>Eksterior dan Boffer</t>
   </si>
   <si>
     <t>RB Bogie</t>
   </si>
   <si>
     <t>RB Roda</t>
   </si>
   <si>
     <t>Pengereman</t>
   </si>
   <si>
     <t>Logam</t>
   </si>
   <si>
@@ -231,50 +231,53 @@
     <t>LEM EHABOND (KMS 3.78 LT)</t>
   </si>
   <si>
     <t>LEM SILICONE CLEAR @300G</t>
   </si>
   <si>
     <t>LEM SILICONE HITAM @300G</t>
   </si>
   <si>
     <t>SKRUP KEP DATAR 4X25MM</t>
   </si>
   <si>
     <t>SKRUP KEP PAYUNG 4X25MM</t>
   </si>
   <si>
     <t>SKRUP KEP PAYUNG 4X50MM</t>
   </si>
   <si>
     <t>SKRUP KEP PAYUNG 5X25MM</t>
   </si>
   <si>
     <t>BUSHING 28/38X12MM</t>
   </si>
   <si>
     <t>BUSHING 44X34X16MM</t>
+  </si>
+  <si>
+    <t>BUSHING ST 55 38/28X20MM</t>
   </si>
   <si>
     <t>BUSHING ST 55 44/34X12MM</t>
   </si>
   <si>
     <t>BUSHING ST 55 44/34X20MM</t>
   </si>
   <si>
     <t>BUSHING ST 55 50/40X21MM</t>
   </si>
   <si>
     <t>ENGSEL PINTU 5IN</t>
   </si>
   <si>
     <t>EXHAUST FAN FV-25 TGU 2</t>
   </si>
   <si>
     <t>GRENDEL 2IN</t>
   </si>
   <si>
     <t>HAND GRIP 1IN X 270MM</t>
   </si>
   <si>
     <t>HAND GRIP 1IN X 470MM</t>
   </si>
@@ -826,51 +829,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H150"/>
+  <dimension ref="A1:H151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2552,2229 +2555,2255 @@
       </c>
       <c r="B66" t="s">
         <v>72</v>
       </c>
       <c r="C66">
         <v>0</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
         <v>12</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>10013057</v>
+        <v>10013056</v>
       </c>
       <c r="B67" t="s">
         <v>73</v>
       </c>
       <c r="C67">
         <v>0</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>10013058</v>
+        <v>10013057</v>
       </c>
       <c r="B68" t="s">
         <v>74</v>
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>10013060</v>
+        <v>10013058</v>
       </c>
       <c r="B69" t="s">
         <v>75</v>
       </c>
       <c r="C69">
         <v>0</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>10013196</v>
+        <v>10013060</v>
       </c>
       <c r="B70" t="s">
         <v>76</v>
       </c>
       <c r="C70">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>10013197</v>
+        <v>10013196</v>
       </c>
       <c r="B71" t="s">
         <v>77</v>
       </c>
       <c r="C71">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>10013331</v>
+        <v>10013197</v>
       </c>
       <c r="B72" t="s">
         <v>78</v>
       </c>
       <c r="C72">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>10013338</v>
+        <v>10013331</v>
       </c>
       <c r="B73" t="s">
         <v>79</v>
       </c>
       <c r="C73">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>10013339</v>
+        <v>10013338</v>
       </c>
       <c r="B74" t="s">
         <v>80</v>
       </c>
       <c r="C74">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>10013340</v>
+        <v>10013339</v>
       </c>
       <c r="B75" t="s">
         <v>81</v>
       </c>
       <c r="C75">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>10013341</v>
+        <v>10013340</v>
       </c>
       <c r="B76" t="s">
         <v>82</v>
       </c>
       <c r="C76">
         <v>8</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>10013384</v>
+        <v>10013341</v>
       </c>
       <c r="B77" t="s">
         <v>83</v>
       </c>
       <c r="C77">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>10013386</v>
+        <v>10013384</v>
       </c>
       <c r="B78" t="s">
         <v>84</v>
       </c>
       <c r="C78">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>10013443</v>
+        <v>10013386</v>
       </c>
       <c r="B79" t="s">
         <v>85</v>
       </c>
       <c r="C79">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>10013444</v>
+        <v>10013443</v>
       </c>
       <c r="B80" t="s">
         <v>86</v>
       </c>
       <c r="C80">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>10013476</v>
+        <v>10013444</v>
       </c>
       <c r="B81" t="s">
         <v>87</v>
       </c>
       <c r="C81">
         <v>6</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>10013477</v>
+        <v>10013476</v>
       </c>
       <c r="B82" t="s">
         <v>88</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>10013632</v>
+        <v>10013477</v>
       </c>
       <c r="B83" t="s">
         <v>89</v>
       </c>
       <c r="C83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D83">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>10013661</v>
+        <v>10013632</v>
       </c>
       <c r="B84" t="s">
         <v>90</v>
       </c>
       <c r="C84">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D84">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>10013662</v>
+        <v>10013661</v>
       </c>
       <c r="B85" t="s">
         <v>91</v>
       </c>
       <c r="C85">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>10013813</v>
+        <v>10013662</v>
       </c>
       <c r="B86" t="s">
         <v>92</v>
       </c>
       <c r="C86">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>10013823</v>
+        <v>10013813</v>
       </c>
       <c r="B87" t="s">
         <v>93</v>
       </c>
       <c r="C87">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>10013824</v>
+        <v>10013823</v>
       </c>
       <c r="B88" t="s">
         <v>94</v>
       </c>
       <c r="C88">
         <v>0</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>10013867</v>
+        <v>10013824</v>
       </c>
       <c r="B89" t="s">
         <v>95</v>
       </c>
       <c r="C89">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>10013870</v>
+        <v>10013867</v>
       </c>
       <c r="B90" t="s">
         <v>96</v>
       </c>
       <c r="C90">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>10013930</v>
+        <v>10013870</v>
       </c>
       <c r="B91" t="s">
         <v>97</v>
       </c>
       <c r="C91">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>10016946</v>
+        <v>10013930</v>
       </c>
       <c r="B92" t="s">
         <v>98</v>
       </c>
       <c r="C92">
         <v>0</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>10017215</v>
+        <v>10016946</v>
       </c>
       <c r="B93" t="s">
         <v>99</v>
       </c>
       <c r="C93">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>10017381</v>
+        <v>10017215</v>
       </c>
       <c r="B94" t="s">
         <v>100</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>10017740</v>
+        <v>10017381</v>
       </c>
       <c r="B95" t="s">
         <v>101</v>
       </c>
       <c r="C95">
         <v>2</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>10018008</v>
+        <v>10017740</v>
       </c>
       <c r="B96" t="s">
         <v>102</v>
       </c>
       <c r="C96">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>10018009</v>
+        <v>10018008</v>
       </c>
       <c r="B97" t="s">
         <v>103</v>
       </c>
       <c r="C97">
         <v>6</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>10018747</v>
+        <v>10018009</v>
       </c>
       <c r="B98" t="s">
         <v>104</v>
       </c>
       <c r="C98">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>10018944</v>
+        <v>10018747</v>
       </c>
       <c r="B99" t="s">
         <v>105</v>
       </c>
       <c r="C99">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>10019145</v>
+        <v>10018944</v>
       </c>
       <c r="B100" t="s">
         <v>106</v>
       </c>
       <c r="C100">
+        <v>0</v>
+      </c>
+      <c r="D100">
+        <v>0</v>
+      </c>
+      <c r="E100">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>10019389</v>
+        <v>10019145</v>
       </c>
       <c r="B101" t="s">
         <v>107</v>
       </c>
       <c r="C101">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>10019451</v>
+        <v>10019389</v>
       </c>
       <c r="B102" t="s">
         <v>108</v>
       </c>
       <c r="C102">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D102">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>10019699</v>
+        <v>10019451</v>
       </c>
       <c r="B103" t="s">
         <v>109</v>
       </c>
       <c r="C103">
+        <v>0</v>
+      </c>
+      <c r="D103">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>10019849</v>
+        <v>10019699</v>
       </c>
       <c r="B104" t="s">
         <v>110</v>
       </c>
       <c r="C104">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>10020088</v>
+        <v>10019849</v>
       </c>
       <c r="B105" t="s">
         <v>111</v>
       </c>
       <c r="C105">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>10020090</v>
+        <v>10020088</v>
       </c>
       <c r="B106" t="s">
         <v>112</v>
       </c>
       <c r="C106">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>10024637</v>
+        <v>10020090</v>
       </c>
       <c r="B107" t="s">
         <v>113</v>
       </c>
       <c r="C107">
-        <v>500</v>
+        <v>6</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>10024950</v>
+        <v>10024637</v>
       </c>
       <c r="B108" t="s">
         <v>114</v>
       </c>
       <c r="C108">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>10025401</v>
+        <v>10024950</v>
       </c>
       <c r="B109" t="s">
         <v>115</v>
       </c>
       <c r="C109">
+        <v>0</v>
+      </c>
+      <c r="D109">
+        <v>0</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>0</v>
+      </c>
+      <c r="G109">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>10025597</v>
+        <v>10025401</v>
       </c>
       <c r="B110" t="s">
         <v>116</v>
       </c>
       <c r="C110">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>10025625</v>
+        <v>10025597</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>10026192</v>
+        <v>10025625</v>
       </c>
       <c r="B112" t="s">
         <v>118</v>
       </c>
       <c r="C112">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>10027547</v>
+        <v>10026192</v>
       </c>
       <c r="B113" t="s">
         <v>119</v>
       </c>
       <c r="C113">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>10028084</v>
+        <v>10027547</v>
       </c>
       <c r="B114" t="s">
         <v>120</v>
       </c>
       <c r="C114">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>10028797</v>
+        <v>10028084</v>
       </c>
       <c r="B115" t="s">
         <v>121</v>
       </c>
       <c r="C115">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
       <c r="E115">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>10028798</v>
+        <v>10028797</v>
       </c>
       <c r="B116" t="s">
         <v>122</v>
       </c>
       <c r="C116">
         <v>0</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116">
         <v>2</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>10029997</v>
+        <v>10028798</v>
       </c>
       <c r="B117" t="s">
         <v>123</v>
       </c>
       <c r="C117">
         <v>0</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F117">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>10031149</v>
+        <v>10029997</v>
       </c>
       <c r="B118" t="s">
         <v>124</v>
       </c>
       <c r="C118">
         <v>0</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F118">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>10031567</v>
+        <v>10031149</v>
       </c>
       <c r="B119" t="s">
         <v>125</v>
       </c>
       <c r="C119">
         <v>0</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
       <c r="E119">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F119">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>10032455</v>
+        <v>10031567</v>
       </c>
       <c r="B120" t="s">
         <v>126</v>
       </c>
       <c r="C120">
         <v>0</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>20000051</v>
+        <v>10032455</v>
       </c>
       <c r="B121" t="s">
         <v>127</v>
       </c>
       <c r="C121">
         <v>0</v>
       </c>
       <c r="D121">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>20000080</v>
+        <v>20000051</v>
       </c>
       <c r="B122" t="s">
         <v>128</v>
       </c>
       <c r="C122">
         <v>0</v>
       </c>
       <c r="D122">
         <v>1</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>20000257</v>
+        <v>20000080</v>
       </c>
       <c r="B123" t="s">
         <v>129</v>
       </c>
       <c r="C123">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="D123">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>20000416</v>
+        <v>20000257</v>
       </c>
       <c r="B124" t="s">
         <v>130</v>
       </c>
       <c r="C124">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D124">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>20000434</v>
+        <v>20000416</v>
       </c>
       <c r="B125" t="s">
         <v>131</v>
       </c>
       <c r="C125">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="D125">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>20000450</v>
+        <v>20000434</v>
       </c>
       <c r="B126" t="s">
         <v>132</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>20000534</v>
+        <v>20000450</v>
       </c>
       <c r="B127" t="s">
         <v>133</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>20000620</v>
+        <v>20000534</v>
       </c>
       <c r="B128" t="s">
         <v>134</v>
       </c>
       <c r="C128">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>20000646</v>
+        <v>20000620</v>
       </c>
       <c r="B129" t="s">
         <v>135</v>
       </c>
       <c r="C129">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D129">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>20000650</v>
+        <v>20000646</v>
       </c>
       <c r="B130" t="s">
         <v>136</v>
       </c>
       <c r="C130">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="D130">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>20000658</v>
+        <v>20000650</v>
       </c>
       <c r="B131" t="s">
         <v>137</v>
       </c>
       <c r="C131">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
         <v>0</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>20000661</v>
+        <v>20000658</v>
       </c>
       <c r="B132" t="s">
         <v>138</v>
       </c>
       <c r="C132">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>20000662</v>
+        <v>20000661</v>
       </c>
       <c r="B133" t="s">
         <v>139</v>
       </c>
       <c r="C133">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>20000664</v>
+        <v>20000662</v>
       </c>
       <c r="B134" t="s">
         <v>140</v>
       </c>
       <c r="C134">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>20000665</v>
+        <v>20000664</v>
       </c>
       <c r="B135" t="s">
         <v>141</v>
       </c>
       <c r="C135">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>20000717</v>
+        <v>20000665</v>
       </c>
       <c r="B136" t="s">
         <v>142</v>
       </c>
       <c r="C136">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D136">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>20000722</v>
+        <v>20000717</v>
       </c>
       <c r="B137" t="s">
         <v>143</v>
       </c>
       <c r="C137">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="D137">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>20000807</v>
+        <v>20000722</v>
       </c>
       <c r="B138" t="s">
         <v>144</v>
       </c>
       <c r="C138">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>20000862</v>
+        <v>20000807</v>
       </c>
       <c r="B139" t="s">
         <v>145</v>
       </c>
       <c r="C139">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>20001005</v>
+        <v>20000862</v>
       </c>
       <c r="B140" t="s">
         <v>146</v>
       </c>
       <c r="C140">
         <v>4</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>20001181</v>
+        <v>20001005</v>
       </c>
       <c r="B141" t="s">
         <v>147</v>
       </c>
       <c r="C141">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>20001288</v>
+        <v>20001181</v>
       </c>
       <c r="B142" t="s">
         <v>148</v>
       </c>
       <c r="C142">
         <v>2</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>20001331</v>
+        <v>20001288</v>
       </c>
       <c r="B143" t="s">
         <v>149</v>
       </c>
       <c r="C143">
         <v>2</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>20001403</v>
+        <v>20001331</v>
       </c>
       <c r="B144" t="s">
         <v>150</v>
       </c>
       <c r="C144">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>20001578</v>
+        <v>20001403</v>
       </c>
       <c r="B145" t="s">
         <v>151</v>
       </c>
       <c r="C145">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="D145">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>20001770</v>
+        <v>20001578</v>
       </c>
       <c r="B146" t="s">
         <v>152</v>
       </c>
       <c r="C146">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="D146">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>20001771</v>
+        <v>20001770</v>
       </c>
       <c r="B147" t="s">
         <v>153</v>
       </c>
       <c r="C147">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>30000337</v>
+        <v>20001771</v>
       </c>
       <c r="B148" t="s">
         <v>154</v>
       </c>
       <c r="C148">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>40000070</v>
+        <v>30000337</v>
       </c>
       <c r="B149" t="s">
         <v>155</v>
       </c>
       <c r="C149">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
       <c r="E149">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>40000318</v>
+        <v>40000070</v>
       </c>
       <c r="B150" t="s">
         <v>156</v>
       </c>
       <c r="C150">
         <v>0</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
       <c r="E150">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="F150">
+        <v>0</v>
+      </c>
+      <c r="G150">
+        <v>0</v>
+      </c>
+      <c r="H150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>40000318</v>
+      </c>
+      <c r="B151" t="s">
+        <v>157</v>
+      </c>
+      <c r="C151">
+        <v>0</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
         <v>1.6</v>
       </c>
-      <c r="G150">
-[...2 lines deleted...]
-      <c r="H150">
+      <c r="G151">
+        <v>0</v>
+      </c>
+      <c r="H151">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>